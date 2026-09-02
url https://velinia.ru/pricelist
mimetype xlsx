--- v0 (2026-06-03)
+++ v1 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="591">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Санкт-Петербург, м. Достоевская, ул. Рубинштейна д 20</t>
   </si>
   <si>
     <t xml:space="preserve">(вход в арку, крыльцо косметика "Велиния") </t>
   </si>
   <si>
     <t xml:space="preserve">zakaz@velinia.ru </t>
   </si>
   <si>
     <t xml:space="preserve">8 (800) 555-40-12 </t>
   </si>
   <si>
     <t xml:space="preserve">http://velinia.ru/ </t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t xml:space="preserve"> Название</t>
   </si>
   <si>
@@ -100,1848 +100,1734 @@
   <si>
     <t>30 г</t>
   </si>
   <si>
     <t>200 р.</t>
   </si>
   <si>
     <t xml:space="preserve">4. </t>
   </si>
   <si>
     <t xml:space="preserve">5. </t>
   </si>
   <si>
     <t>30 г + шпатель косметологический</t>
   </si>
   <si>
     <t>315 р.</t>
   </si>
   <si>
     <t xml:space="preserve">6. </t>
   </si>
   <si>
     <t xml:space="preserve">7. </t>
   </si>
   <si>
-    <t>Альгинатная маска антивозрастная с аргирелином</t>
+    <t>Альгинатная маска антивозрастная с ионами золота</t>
+  </si>
+  <si>
+    <t>1540 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. </t>
+  </si>
+  <si>
+    <t>1655 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска антивозрастная с маслом арганы и коэнзимом Q10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">11. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска для глаз с суданской розой и рисовой мукой</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">13. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">14. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">15. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска моделирующая с протеинами молока и коллагеном</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">17. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска омолаживающая с витамином С и морским коллагеном</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">19. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">20. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">21. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска омолаживающая с вытяжкой из винограда</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">23. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска расслабляющая с лавандой, розмарином и конским каштаном</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">25. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска регенерирующая с таурином</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">27. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска увлажняющая с экстрактом алоэ вера</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">29. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">30. </t>
+  </si>
+  <si>
+    <t>Гели</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31. </t>
+  </si>
+  <si>
+    <t>Гель-контур для тела с экстрактом водорослей</t>
+  </si>
+  <si>
+    <t>500 мл</t>
+  </si>
+  <si>
+    <t>1090 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32. </t>
+  </si>
+  <si>
+    <t>Гель-лифтинг для тела</t>
+  </si>
+  <si>
+    <t>250 мл</t>
+  </si>
+  <si>
+    <t>545 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">34. </t>
+  </si>
+  <si>
+    <t>Лимфодренажный гель для тела с экстрактом конского каштана</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35. </t>
+  </si>
+  <si>
+    <t>Моделирующий термогель для тела</t>
+  </si>
+  <si>
+    <t>100 мл</t>
+  </si>
+  <si>
+    <t>485 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36. </t>
+  </si>
+  <si>
+    <t>925 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37. </t>
+  </si>
+  <si>
+    <t>1795 р.</t>
+  </si>
+  <si>
+    <t>Для ванны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38. </t>
+  </si>
+  <si>
+    <t>Соль розовая гималайская для ванн</t>
+  </si>
+  <si>
+    <t>500 г</t>
+  </si>
+  <si>
+    <t>335 р.</t>
+  </si>
+  <si>
+    <t>Для волос</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39. </t>
+  </si>
+  <si>
+    <t>Маска для волос "Три активных масла"</t>
+  </si>
+  <si>
+    <t>730 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40. </t>
+  </si>
+  <si>
+    <t>Шампунь "Бальзамический" с витаминно-каротиновой пастой</t>
+  </si>
+  <si>
+    <t>330 мл</t>
+  </si>
+  <si>
+    <t>790 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41. </t>
+  </si>
+  <si>
+    <t>Шампунь мужской для укрепления и роста волос</t>
+  </si>
+  <si>
+    <t>800 р.</t>
+  </si>
+  <si>
+    <t>Для лица</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска обновляющая с хлорофиллом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">44. </t>
+  </si>
+  <si>
+    <t>Альгинатная маска с хлорофиллом</t>
+  </si>
+  <si>
+    <t>505 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45. </t>
+  </si>
+  <si>
+    <t>1100 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46. </t>
+  </si>
+  <si>
+    <t>Гель "Сыворотка-активатор" для лица</t>
+  </si>
+  <si>
+    <t>30 мл</t>
+  </si>
+  <si>
+    <t>1560 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47. </t>
+  </si>
+  <si>
+    <t>Гель алоэ-вера с гиалуроновой кислотой</t>
+  </si>
+  <si>
+    <t>525 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гель для умывания «АНТИ-АКНЕ» с кипреем канадским </t>
+  </si>
+  <si>
+    <t>600 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49. </t>
+  </si>
+  <si>
+    <t>Гель для умывания с алоэ-вера и витаминами</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гель для умывания с растительной гликолевой кислотой </t>
+  </si>
+  <si>
+    <t xml:space="preserve">51. </t>
+  </si>
+  <si>
+    <t>Гель-маска для лица "Экспресс-лифтинг" (три вида водорослей и экстракты трав)</t>
+  </si>
+  <si>
+    <t>440 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">53. </t>
+  </si>
+  <si>
+    <t>Гель-сыворотка для лица "Супер-увлажнение"</t>
+  </si>
+  <si>
+    <t>50 мл</t>
+  </si>
+  <si>
+    <t>1925 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54. </t>
+  </si>
+  <si>
+    <t>Гель-тоник для лица с центеллой азиатской</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55. </t>
+  </si>
+  <si>
+    <t>Коллагеновая гель-маска для лица с гиалуроновой кислотой (эффект биоревитализации)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56. </t>
+  </si>
+  <si>
+    <t>1145 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крем ANTI-AGE с гиалуроновой кислотой для мужчин </t>
+  </si>
+  <si>
+    <t>1570 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58. </t>
+  </si>
+  <si>
+    <t>Крем для лица с пребиотиком</t>
+  </si>
+  <si>
+    <t>1400 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59. </t>
+  </si>
+  <si>
+    <t>Крем дневной для лица омолаживающий</t>
+  </si>
+  <si>
+    <t>1480 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60. </t>
+  </si>
+  <si>
+    <t>Крем ночной омолаживающий для лица</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61. </t>
+  </si>
+  <si>
+    <t>Крем-маска  «Лифтинг и тонус» с центеллой азиатской</t>
+  </si>
+  <si>
+    <t>500 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62. </t>
+  </si>
+  <si>
+    <t>890 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63. </t>
+  </si>
+  <si>
+    <t>Крем-маска для лица "Глубокое увлажнение" (несмываемая)</t>
+  </si>
+  <si>
+    <t>590 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">64. </t>
+  </si>
+  <si>
+    <t>1190 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65. </t>
+  </si>
+  <si>
+    <t>Крем-маска лифтинговая для лица с водорослями и экстрактом крапивы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">67. </t>
+  </si>
+  <si>
+    <t>Крем-маска омолаживающая с шлемником байкальским</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68. </t>
+  </si>
+  <si>
+    <t>Крем-сыворотка активная для лица</t>
+  </si>
+  <si>
+    <t>1920 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69. </t>
+  </si>
+  <si>
+    <t>Маска корректирующая для лица с ликопином</t>
+  </si>
+  <si>
+    <t>460 р.</t>
+  </si>
+  <si>
+    <t>Для рук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70. </t>
+  </si>
+  <si>
+    <t>Крем для рук и ногтей омолаживающий</t>
+  </si>
+  <si>
+    <t>740 р.</t>
+  </si>
+  <si>
+    <t>Для тела</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антицеллюлитная гель-маска для обертывания “Яблоко и корица” (эффект липолиза)  </t>
+  </si>
+  <si>
+    <t>1 л</t>
+  </si>
+  <si>
+    <t>2520 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72. </t>
+  </si>
+  <si>
+    <t>1 л + стрейч-пленка</t>
+  </si>
+  <si>
+    <t>2785 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73. </t>
+  </si>
+  <si>
+    <t>Крем "Сливки" для тела с пребиотиком</t>
+  </si>
+  <si>
+    <t>695 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74. </t>
+  </si>
+  <si>
+    <t>Крем ананасовый (тонизирующий)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">75. </t>
+  </si>
+  <si>
+    <t>870 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">77. </t>
+  </si>
+  <si>
+    <t>Крем массажный виноградный для тела</t>
+  </si>
+  <si>
+    <t>465 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">79. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80. </t>
+  </si>
+  <si>
+    <t>Крем массажный для тела с кофеином и морскими водорослями</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">82. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83. </t>
+  </si>
+  <si>
+    <t>Крем массажный разогревающий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">85. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">86. </t>
+  </si>
+  <si>
+    <t>Крем-бальзам для тела антицеллюлитный</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">88. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Лимфодренажная гель-маска для обертывания “Мята и имбирь” (эффект экспресс-лифтинга) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">89. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">90. </t>
+  </si>
+  <si>
+    <t>Маска фруктово-ягодная для тела</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">92. </t>
+  </si>
+  <si>
+    <t>Шоколадный воздушный крем</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">94. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">95. </t>
+  </si>
+  <si>
+    <t>Экстракт ламинарии жидкий (тоник)</t>
+  </si>
+  <si>
+    <t>1905 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96. </t>
+  </si>
+  <si>
+    <t>Шоколадное крем-масло для массажа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">97. </t>
+  </si>
+  <si>
+    <t>2340 р.</t>
+  </si>
+  <si>
+    <t>Кожа вокруг глаз</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98. </t>
+  </si>
+  <si>
+    <t>Гель для контура глаз "Омолаживающий"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99. </t>
+  </si>
+  <si>
+    <t>Гель-маска для век "Блиц-эффект"</t>
+  </si>
+  <si>
+    <t>Косметические маски</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100. </t>
+  </si>
+  <si>
+    <t>Ананасовая крем-маска (разогревающая)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101. </t>
+  </si>
+  <si>
+    <t>915 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102. </t>
+  </si>
+  <si>
+    <t>Антицеллюлитная маска на основе глины с листьями берёзы (сухой порошок)</t>
+  </si>
+  <si>
+    <t>1 кг + стрейч-пленка</t>
+  </si>
+  <si>
+    <t>2060 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103. </t>
+  </si>
+  <si>
+    <t>1 кг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Антицеллюлитная маска с люцерной и зелёным чаем </t>
+  </si>
+  <si>
+    <t>765 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105. </t>
+  </si>
+  <si>
+    <t>1,5 кг + стрейч-пленка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106. </t>
+  </si>
+  <si>
+    <t>250 мл + стрейч-пленка</t>
+  </si>
+  <si>
+    <t>1030 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107. </t>
+  </si>
+  <si>
+    <t>1,5 кг</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виноградная крем-маска для тела </t>
+  </si>
+  <si>
+    <t xml:space="preserve">109. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">110. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">111. </t>
+  </si>
+  <si>
+    <t>1180 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112. </t>
+  </si>
+  <si>
+    <t>Глиняная маска с экстрактом водорослей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">114. </t>
+  </si>
+  <si>
+    <t>Грязь  (иловая сульфидная)</t>
+  </si>
+  <si>
+    <t>1525 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115. </t>
+  </si>
+  <si>
+    <t>1260 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116. </t>
+  </si>
+  <si>
+    <t>Крем - маска «Женьшень» для декольте</t>
+  </si>
+  <si>
+    <t>625 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117. </t>
+  </si>
+  <si>
+    <t>Крем-маска "Горячий шоколад с корицей"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118. </t>
+  </si>
+  <si>
+    <t>2120 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">119. </t>
+  </si>
+  <si>
+    <t>500 мл + стрейч-пленка</t>
+  </si>
+  <si>
+    <t>2385 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120. </t>
+  </si>
+  <si>
+    <t>Крем-маска питательная "Белый шоколад"</t>
+  </si>
+  <si>
+    <t>780 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121. </t>
+  </si>
+  <si>
+    <t>3025 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122. </t>
+  </si>
+  <si>
+    <t>3290 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123. </t>
+  </si>
+  <si>
+    <t>Маска "Жидкий парафин" с маслом ши и витамином Е</t>
+  </si>
+  <si>
+    <t>470 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124. </t>
+  </si>
+  <si>
+    <t>Маска медовая с экстрактом чистотела и ромашки</t>
+  </si>
+  <si>
+    <t>2775 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125. </t>
+  </si>
+  <si>
+    <t>3040 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Маска от растяжек регенерирующая с природным эластином и бета-каротином </t>
+  </si>
+  <si>
+    <t xml:space="preserve">127. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">128. </t>
+  </si>
+  <si>
+    <t>Маска шунгитовая из голубой глины</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129. </t>
+  </si>
+  <si>
+    <t>2175 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">131. </t>
+  </si>
+  <si>
+    <t>1910 р.</t>
+  </si>
+  <si>
+    <t>Кремы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132. </t>
+  </si>
+  <si>
+    <t>Крем "Баттер" для тела с маслом ши</t>
+  </si>
+  <si>
+    <t>400 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">134. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крем для ступней ног «Идеальный» </t>
+  </si>
+  <si>
+    <t xml:space="preserve">135. </t>
+  </si>
+  <si>
+    <t>Крем для тела антицеллюлитный охлаждающий с маслом мяты курчавой и зародышей пшеницы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">137. </t>
+  </si>
+  <si>
+    <t>Крем массажный для лица с экстрактами виноградной косточки, родиолы розовой и женьшеня</t>
+  </si>
+  <si>
+    <t>1005 р.</t>
+  </si>
+  <si>
+    <t>Масла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">138. </t>
+  </si>
+  <si>
+    <t>Масло ламинарии</t>
+  </si>
+  <si>
+    <t>300 мл</t>
+  </si>
+  <si>
+    <t>1335 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">139. </t>
+  </si>
+  <si>
+    <t>1850 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140. </t>
+  </si>
+  <si>
+    <t>Масло массажное "Хвойное" (с экстрактом эвкалипта и хлорофиллом) для тела</t>
+  </si>
+  <si>
+    <t>875 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">141. </t>
+  </si>
+  <si>
+    <t>Масло массажное антицеллюлитное для тела (цитрус)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">142. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Масло массажное базовое для тела (кокос) </t>
+  </si>
+  <si>
+    <t>715 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">143. </t>
+  </si>
+  <si>
+    <t>Масло массажное виноградное для тела</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144. </t>
+  </si>
+  <si>
+    <t>Масло массажное разогревающее для тела</t>
+  </si>
+  <si>
+    <t xml:space="preserve">145. </t>
+  </si>
+  <si>
+    <t>Масло фукуса</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146. </t>
+  </si>
+  <si>
+    <t>Молочко, тоники, лосьоны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">147. </t>
+  </si>
+  <si>
+    <t>Молочко для снятия макияжа (с тонизирующим эффектом)</t>
+  </si>
+  <si>
+    <t>Наборы профессиональной косметики</t>
+  </si>
+  <si>
+    <t xml:space="preserve">148. </t>
+  </si>
+  <si>
+    <t>Набор "Дачный" для интенсивного ухода за кожей рук и ног</t>
+  </si>
+  <si>
+    <t>250 мл + 250 мл + 250 мл + 100 мл</t>
+  </si>
+  <si>
+    <t>0 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149. </t>
+  </si>
+  <si>
+    <t>Набор "Диета для кожи"</t>
+  </si>
+  <si>
+    <t>250 мл + 50 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150. </t>
+  </si>
+  <si>
+    <t>Набор "Для него и для неё"</t>
+  </si>
+  <si>
+    <t>50 мл + 50 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151. </t>
+  </si>
+  <si>
+    <t>Набор "Семейный"</t>
+  </si>
+  <si>
+    <t>330 мл + 500 мл + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">152. </t>
+  </si>
+  <si>
+    <t>Набор "Шоколадное парфе"</t>
+  </si>
+  <si>
+    <t>100 мл + 250 мл + 100 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">153. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор для ананасового обертывания «Жаркая экзотика» </t>
+  </si>
+  <si>
+    <t>250 мл + 1 л + 100 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154. </t>
+  </si>
+  <si>
+    <t>Набор для борьбы с целлюлитом «Лед и пламя»</t>
+  </si>
+  <si>
+    <t>250 мл + 1,5 кг + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">155. </t>
+  </si>
+  <si>
+    <t>Набор для виноградного обертывания «Энергия лозы»</t>
+  </si>
+  <si>
+    <t>250мл + 1л + 250мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">156. </t>
+  </si>
+  <si>
+    <t>Набор для водорослевого обертывания   «Объятия моря» (ламинария)</t>
+  </si>
+  <si>
+    <t>250 мл + 1 кг + 500 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">157. </t>
+  </si>
+  <si>
+    <t>Набор для водорослевого обертывания  "Сердце моря" (фукус)</t>
+  </si>
+  <si>
+    <t>500 мл + 1 кг + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158. </t>
+  </si>
+  <si>
+    <t>Набор для глиняного обертывания «Белокожая красавица»</t>
+  </si>
+  <si>
+    <t>500 г + 1 кг + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159. </t>
+  </si>
+  <si>
+    <t>Набор для глиняного обертывания «Гармония двух стихий»</t>
+  </si>
+  <si>
+    <t>250 мл + 1,5 кг + 500 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">160. </t>
+  </si>
+  <si>
+    <t>Набор для глиняного обертывания «Идеальные формы»</t>
+  </si>
+  <si>
+    <t>500 г + 1,5 кг + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">161. </t>
+  </si>
+  <si>
+    <t>Набор для комплексного обертывания "Стоп, целлюлит!"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162. </t>
+  </si>
+  <si>
+    <t>Набор для массажа "Сила моря"</t>
+  </si>
+  <si>
+    <t>500 мл + 500 мл + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">163. </t>
+  </si>
+  <si>
+    <t>Набор для массажа "Шоколадная нега"</t>
+  </si>
+  <si>
+    <t>500 мл + 100 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">164. </t>
+  </si>
+  <si>
+    <t>Набор для медового обертывания «Тепло родных традиций»</t>
+  </si>
+  <si>
+    <t>500 мл + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">165. </t>
+  </si>
+  <si>
+    <t>Набор для мужчин "Вне конкуренции"</t>
+  </si>
+  <si>
+    <t>50 мл + 250 мл + 500 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">166. </t>
+  </si>
+  <si>
+    <t>Набор для обертывания "Мятный трюфель"</t>
+  </si>
+  <si>
+    <t>250 мл + 250 мл + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">167. </t>
+  </si>
+  <si>
+    <t>Набор для принятия  оздоровительных ванн</t>
+  </si>
+  <si>
+    <t>1 л + 500 г + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168. </t>
+  </si>
+  <si>
+    <t>Набор для ухода за кожей век "Блиц-эффект"</t>
+  </si>
+  <si>
+    <t>30 мл+30 г+30 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">169. </t>
+  </si>
+  <si>
+    <t>Набор для ухода за кожей зоны декольте и груди «Незабываемая»</t>
+  </si>
+  <si>
+    <t>250 мл + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">170. </t>
+  </si>
+  <si>
+    <t>Набор для ухода за кожей лица "Время вспять"</t>
+  </si>
+  <si>
+    <t>250 мл + 100 мл + 50 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">171. </t>
+  </si>
+  <si>
+    <t>Набор для ухода за кожей лица "Выбор косметолога"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">172. </t>
+  </si>
+  <si>
+    <t>Набор для ухода за кожей лица "Сияние молодости"</t>
+  </si>
+  <si>
+    <t>30 мл + 200 г + 250 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">173. </t>
+  </si>
+  <si>
+    <t>Набор для ухода за кожей ног и ступней "Модельные ножки"</t>
+  </si>
+  <si>
+    <t>250мл + 250мл + 100мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">174. </t>
+  </si>
+  <si>
+    <t>Набор для ухода за кожей рук "Скорая помощь"</t>
+  </si>
+  <si>
+    <t>250 мл + 100 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">175. </t>
+  </si>
+  <si>
+    <t>Набор для фруктово-ягодного обертывания "Фруктово-ягодный микс"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">176. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Набор для шоколадного обертывания «Магия корицы и шоколада» </t>
+  </si>
+  <si>
+    <t>250 мл + 500 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">177. </t>
+  </si>
+  <si>
+    <t>Набор для шоколадного обертывания «Шоколадная сказка»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178. </t>
+  </si>
+  <si>
+    <t>Набор для шунгитового КРИО-обёртывания "Холодный зной"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">179. </t>
+  </si>
+  <si>
+    <t>Набор по уходу за лицом "Бархатный вечер"</t>
+  </si>
+  <si>
+    <t>50 мл+ 250 мл + 30 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">180. </t>
+  </si>
+  <si>
+    <t>Набор по уходу за лицом «Интенсивный уход»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">181. </t>
+  </si>
+  <si>
+    <t>Набор по уходу за лицом «Красивые будни»</t>
+  </si>
+  <si>
+    <t>50мл + 50мл + 250мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">182. </t>
+  </si>
+  <si>
+    <t>Набор по уходу за лицом «Мгновенный эффект»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">183. </t>
+  </si>
+  <si>
+    <t>Набор по уходу за лицом «Обновленная красота»</t>
+  </si>
+  <si>
+    <t xml:space="preserve">184. </t>
+  </si>
+  <si>
+    <t>Набор профилактический</t>
+  </si>
+  <si>
+    <t>500 г + 1,5 кг + 500 мл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185. </t>
+  </si>
+  <si>
+    <t>Промо-набор "Стоп, целлюлит!"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">186. </t>
+  </si>
+  <si>
+    <t>Промо-набор "Шоколадная сказка"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187. </t>
+  </si>
+  <si>
+    <t>Промо-набор "Экзотический каламбур"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">188. </t>
+  </si>
+  <si>
+    <t>Промо-набор для крио-обертывания "Холодный зной"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189. </t>
+  </si>
+  <si>
+    <t>Промо-набор для тела "Гладкая кожа"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">190. </t>
+  </si>
+  <si>
+    <t>Промо-набор для тела "Энергия лозы"</t>
+  </si>
+  <si>
+    <t>Обертывания</t>
+  </si>
+  <si>
+    <t xml:space="preserve">191. </t>
+  </si>
+  <si>
+    <t>Альгинатная гель-маска "Универсальный антицеллюлитный комплекс"</t>
+  </si>
+  <si>
+    <t>2015 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192. </t>
+  </si>
+  <si>
+    <t>2280 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">194. </t>
+  </si>
+  <si>
+    <t>995 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">195. </t>
+  </si>
+  <si>
+    <t>Водорослевое обертывание (ламинария)</t>
+  </si>
+  <si>
+    <t>100 г</t>
+  </si>
+  <si>
+    <t>580 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196. </t>
+  </si>
+  <si>
+    <t>2845 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197. </t>
+  </si>
+  <si>
+    <t>2580 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">198. </t>
+  </si>
+  <si>
+    <t>2,5 кг</t>
+  </si>
+  <si>
+    <t>5580 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">199. </t>
+  </si>
+  <si>
+    <t>Водорослевое обертывание (фукус)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">201. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">202. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">203. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Листовая ламинария для обертывания </t>
+  </si>
+  <si>
+    <t>3 кг</t>
+  </si>
+  <si>
+    <t>6170 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204. </t>
+  </si>
+  <si>
+    <t>5 кг</t>
+  </si>
+  <si>
+    <t>11350 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205. </t>
+  </si>
+  <si>
+    <t>Шоколадная крем-маска для тела</t>
+  </si>
+  <si>
+    <t>2640 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">206. </t>
+  </si>
+  <si>
+    <t>2905 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207. </t>
+  </si>
+  <si>
+    <t>950 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">208. </t>
+  </si>
+  <si>
+    <t>3 л</t>
+  </si>
+  <si>
+    <t>7275 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209. </t>
+  </si>
+  <si>
+    <t>1215 р.</t>
+  </si>
+  <si>
+    <t>Подарочные сертификаты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">210. </t>
+  </si>
+  <si>
+    <t>Подарочный сертификат 1000 рублей на косметику "Велиния"</t>
+  </si>
+  <si>
+    <t>1 шт.</t>
+  </si>
+  <si>
+    <t>1000 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">211. </t>
+  </si>
+  <si>
+    <t>Подарочный сертификат 1500 рублей на косметику "Велиния"</t>
+  </si>
+  <si>
+    <t>1500 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212. </t>
+  </si>
+  <si>
+    <t>Подарочный сертификат 2000 рублей на косметику "Велиния"</t>
+  </si>
+  <si>
+    <t>2000 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">213. </t>
+  </si>
+  <si>
+    <t>Подарочный сертификат 2500 рублей на косметику "Велиния"</t>
+  </si>
+  <si>
+    <t>2500 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">214. </t>
+  </si>
+  <si>
+    <t>Подарочный сертификат 500 рублей на косметику "Велиния"</t>
+  </si>
+  <si>
+    <t>Расходные материалы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">215. </t>
+  </si>
+  <si>
+    <t>Книга администратора</t>
+  </si>
+  <si>
+    <t>1 шт</t>
+  </si>
+  <si>
+    <t>755 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">216. </t>
+  </si>
+  <si>
+    <t>Коробочка подарочная</t>
+  </si>
+  <si>
+    <t>35 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">217. </t>
+  </si>
+  <si>
+    <t>Косметичка цилиндрическая</t>
+  </si>
+  <si>
+    <t>80 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">218. </t>
+  </si>
+  <si>
+    <t>Пленка-стрейч (рулон) 30см х 200 м</t>
+  </si>
+  <si>
+    <t>265 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">219. </t>
+  </si>
+  <si>
+    <t>Полиэтиленовые простыни для обёртываний (180х200 см)</t>
+  </si>
+  <si>
+    <t>10 шт.</t>
+  </si>
+  <si>
+    <t>280 р.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">220. </t>
+  </si>
+  <si>
+    <t>Сумка для покупок "Эко"</t>
   </si>
   <si>
     <t>250 р.</t>
   </si>
   <si>
-    <t xml:space="preserve">8. </t>
-[...1594 lines deleted...]
-  <si>
     <t xml:space="preserve">221. </t>
   </si>
   <si>
-    <t>Полиэтиленовые простыни для обёртываний (180х200 см)</t>
-[...5 lines deleted...]
-    <t>280 р.</t>
+    <t>Фиксатор для волос (спандбонд) 10 шт</t>
+  </si>
+  <si>
+    <t>10 шт</t>
+  </si>
+  <si>
+    <t>195 р.</t>
   </si>
   <si>
     <t xml:space="preserve">222. </t>
   </si>
   <si>
-    <t>Сумка для покупок "Эко"</t>
+    <t>Шапочки для душа 10 шт.</t>
+  </si>
+  <si>
+    <t>65 р.</t>
   </si>
   <si>
     <t xml:space="preserve">223. </t>
   </si>
   <si>
-    <t>Фиксатор для волос (спандбонд) 10 шт</t>
-[...5 lines deleted...]
-    <t>195 р.</t>
+    <t>Шпатель косметологический пластмассовый 13 см</t>
+  </si>
+  <si>
+    <t>115 р.</t>
+  </si>
+  <si>
+    <t>Скрабы</t>
   </si>
   <si>
     <t xml:space="preserve">224. </t>
   </si>
   <si>
-    <t>Шапочки для душа 10 шт.</t>
-[...2 lines deleted...]
-    <t>65 р.</t>
+    <t>Гель-скраб для лица с экстрактами ромашки и подорожника</t>
+  </si>
+  <si>
+    <t>670 р.</t>
   </si>
   <si>
     <t xml:space="preserve">225. </t>
   </si>
   <si>
-    <t>Шпатель косметологический пластмассовый 13 см</t>
-[...5 lines deleted...]
-    <t>Скрабы</t>
+    <t>Гель-скраб с экстрактом фукуса</t>
+  </si>
+  <si>
+    <t>330 р.</t>
   </si>
   <si>
     <t xml:space="preserve">226. </t>
   </si>
   <si>
-    <t>Гель-скраб для лица с экстрактами ромашки и подорожника</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">227. </t>
   </si>
   <si>
-    <t>Гель-скраб с экстрактом фукуса</t>
-[...2 lines deleted...]
-    <t>330 р.</t>
+    <t>1210 р.</t>
   </si>
   <si>
     <t xml:space="preserve">228. </t>
   </si>
   <si>
+    <t>Сахарный скраб "Мята и Имбирь"</t>
+  </si>
+  <si>
     <t xml:space="preserve">229. </t>
   </si>
   <si>
-    <t>1210 р.</t>
+    <t>Сахарный скраб "Спелый Виноград"</t>
   </si>
   <si>
     <t xml:space="preserve">230. </t>
   </si>
   <si>
-    <t>Сахарный скраб "Мята и Имбирь"</t>
+    <t>Сахарный скраб "Яблоко и корица"</t>
   </si>
   <si>
     <t xml:space="preserve">231. </t>
   </si>
   <si>
-    <t>Сахарный скраб "Спелый Виноград"</t>
+    <t>Скраб ананасовый (тонизирующий)</t>
   </si>
   <si>
     <t xml:space="preserve">232. </t>
   </si>
   <si>
-    <t>Сахарный скраб "Яблоко и корица"</t>
+    <t>815 р.</t>
   </si>
   <si>
     <t xml:space="preserve">233. </t>
   </si>
   <si>
-    <t>Скраб ананасовый (тонизирующий)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">234. </t>
   </si>
   <si>
-    <t>815 р.</t>
+    <t>Скраб клубнично-солевой для тела с маслом ши</t>
   </si>
   <si>
     <t xml:space="preserve">235. </t>
   </si>
   <si>
+    <t>Скраб кокосовый</t>
+  </si>
+  <si>
     <t xml:space="preserve">236. </t>
   </si>
   <si>
-    <t>Скраб клубнично-солевой для тела с маслом ши</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">237. </t>
   </si>
   <si>
-    <t>Скраб кокосовый</t>
+    <t>Скраб миндально-солевой для тела с маслом ши</t>
   </si>
   <si>
     <t xml:space="preserve">238. </t>
   </si>
   <si>
+    <t>Скраб минеральный с листом березы и чабрецом</t>
+  </si>
+  <si>
+    <t>560 р.</t>
+  </si>
+  <si>
     <t xml:space="preserve">239. </t>
   </si>
   <si>
-    <t>Скраб миндально-солевой для тела с маслом ши</t>
+    <t>Скраб минеральный с шалфеем и эфирным маслом лаванды</t>
   </si>
   <si>
     <t xml:space="preserve">240. </t>
   </si>
   <si>
-    <t>Скраб минеральный с листом березы и чабрецом</t>
-[...2 lines deleted...]
-    <t>450 р.</t>
+    <t>Скраб солевой с водорослями для тела</t>
   </si>
   <si>
     <t xml:space="preserve">241. </t>
   </si>
   <si>
-    <t>Скраб минеральный с шалфеем и эфирным маслом лаванды</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">242. </t>
   </si>
   <si>
-    <t>Скраб солевой с водорослями для тела</t>
+    <t>Скраб фруктово-ягодный</t>
   </si>
   <si>
     <t xml:space="preserve">243. </t>
   </si>
   <si>
     <t xml:space="preserve">244. </t>
   </si>
   <si>
-    <t>Скраб фруктово-ягодный</t>
+    <t>Шоколадный крем-скраб</t>
   </si>
   <si>
     <t xml:space="preserve">245. </t>
   </si>
   <si>
     <t xml:space="preserve">246. </t>
   </si>
   <si>
-    <t>Шоколадный крем-скраб</t>
+    <t>Шампуни для волос</t>
   </si>
   <si>
     <t xml:space="preserve">247. </t>
   </si>
   <si>
+    <t>Шампунь питательный с касторовым маслом и экстрактом морских водорослей</t>
+  </si>
+  <si>
     <t xml:space="preserve">248. </t>
   </si>
   <si>
-    <t>Шампуни для волос</t>
+    <t>Шампунь с березовым дегтем и экстрактом коры ивы</t>
   </si>
   <si>
     <t xml:space="preserve">249. </t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">251. </t>
   </si>
   <si>
     <t>Шампунь увлажняющий с экстрактом морских водорослей и корнем лопуха</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2437,54 +2323,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://velinia.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y277"/>
+  <dimension ref="A1:Y275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D277" sqref="D277"/>
+      <selection activeCell="D275" sqref="D275"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="14.43" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="72.14" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.43" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" customHeight="1" ht="9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
@@ -2781,3636 +2667,3608 @@
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="15" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="15" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D17" s="15" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C18" s="15" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="D18" s="15" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="15" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D19" s="15" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D20" s="15" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C22" s="15" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="15" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B26" s="16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D26" s="15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="15" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="15" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="15" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B30" s="16" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="15" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B31" s="16" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="15" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B32" s="16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C32" s="15" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="15" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B33" s="16" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="15" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>55</v>
       </c>
       <c r="C34" s="15" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D34" s="15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C35" s="15" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D35" s="15" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="15" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B37" s="16" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C37" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B38" s="16" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C38" s="15" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D38" s="15" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B39" s="16" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>21</v>
-[...14 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" customHeight="1" ht="22">
+      <c r="A40" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40" s="16"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="15" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B41" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" s="15" t="s">
         <v>67</v>
       </c>
       <c r="B42" s="16" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="A43" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25">
+      <c r="A43" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B43" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="B43" s="16"/>
-[...1 lines deleted...]
-      <c r="D43" s="15"/>
+      <c r="C43" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B44" s="16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" s="15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B45" s="16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" s="15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B46" s="16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C46" s="15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D46" s="15" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" s="15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B47" s="16" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      <c r="B48" s="16" t="s">
         <v>81</v>
       </c>
-      <c r="C48" s="15" t="s">
+    </row>
+    <row r="48" spans="1:25" customHeight="1" ht="22">
+      <c r="A48" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="D48" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B48" s="16"/>
+      <c r="C48" s="15"/>
+      <c r="D48" s="15"/>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="B49" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="15" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D49" s="15" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      <c r="A50" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="B50" s="16" t="s">
-[...5 lines deleted...]
-      <c r="D50" s="15" t="s">
+    </row>
+    <row r="50" spans="1:25" customHeight="1" ht="22">
+      <c r="A50" s="14" t="s">
         <v>87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="14" t="s">
+      <c r="B50" s="16"/>
+      <c r="C50" s="15"/>
+      <c r="D50" s="15"/>
+    </row>
+    <row r="51" spans="1:25">
+      <c r="A51" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="B51" s="16"/>
-[...1 lines deleted...]
-      <c r="D51" s="15"/>
+      <c r="B51" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" s="15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B52" s="16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C52" s="15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D52" s="15" t="s">
-        <v>92</v>
-[...11 lines deleted...]
-      <c r="A54" s="15" t="s">
         <v>94</v>
       </c>
-      <c r="B54" s="16" t="s">
+    </row>
+    <row r="53" spans="1:25">
+      <c r="A53" s="15" t="s">
         <v>95</v>
       </c>
-      <c r="C54" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="15" t="s">
+      <c r="B53" s="16" t="s">
         <v>96</v>
       </c>
+      <c r="C53" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" customHeight="1" ht="22">
+      <c r="A54" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="B54" s="16"/>
+      <c r="C54" s="15"/>
+      <c r="D54" s="15"/>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" s="15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B55" s="16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>99</v>
+        <v>13</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B56" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25">
+      <c r="A57" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="C56" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="15" t="s">
+      <c r="B57" s="16" t="s">
         <v>103</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="14" t="s">
+      <c r="C57" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D57" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="B57" s="16"/>
-[...1 lines deleted...]
-      <c r="D57" s="15"/>
     </row>
     <row r="58" spans="1:25">
       <c r="A58" s="15" t="s">
         <v>105</v>
       </c>
       <c r="B58" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D58" s="15" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59" s="15" t="s">
         <v>107</v>
       </c>
       <c r="B59" s="16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C59" s="15" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" s="15" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B60" s="16" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C60" s="15" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" s="15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B61" s="16" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C61" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="15" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B62" s="16" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" s="15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B63" s="16" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C63" s="15" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>119</v>
+        <v>97</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64" s="15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B64" s="16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="B65" s="16" t="s">
         <v>122</v>
       </c>
-      <c r="B65" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66" s="15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B66" s="16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67" s="15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B67" s="16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" s="15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B68" s="16" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" s="15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B69" s="16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>132</v>
+        <v>69</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B70" s="16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C70" s="15" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71" s="15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B71" s="16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>76</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B72" s="16" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="15" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B73" s="16" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" s="15" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B74" s="16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B75" s="16" t="s">
         <v>147</v>
       </c>
       <c r="C75" s="15" t="s">
-        <v>132</v>
+        <v>69</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B76" s="16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" s="15" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B77" s="16" t="s">
         <v>152</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" s="15" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B78" s="16" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C78" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>155</v>
+        <v>123</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="15" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>157</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>158</v>
+        <v>94</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="15" t="s">
         <v>159</v>
       </c>
       <c r="B80" s="16" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="15" t="s">
         <v>161</v>
       </c>
       <c r="B81" s="16" t="s">
         <v>162</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>82</v>
+        <v>127</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>128</v>
+        <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B82" s="16" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C82" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>100</v>
-[...14 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25" customHeight="1" ht="22">
+      <c r="A83" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B83" s="16"/>
+      <c r="C83" s="15"/>
+      <c r="D83" s="15"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B84" s="16" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>132</v>
+        <v>69</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>168</v>
-[...6 lines deleted...]
-      <c r="B85" s="16" t="s">
         <v>170</v>
       </c>
-      <c r="C85" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="15" t="s">
+    </row>
+    <row r="85" spans="1:25" customHeight="1" ht="22">
+      <c r="A85" s="14" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="14" t="s">
+      <c r="B85" s="16"/>
+      <c r="C85" s="15"/>
+      <c r="D85" s="15"/>
+    </row>
+    <row r="86" spans="1:25">
+      <c r="A86" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="B86" s="16"/>
-[...1 lines deleted...]
-      <c r="D86" s="15"/>
+      <c r="B86" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="B87" s="16" t="s">
         <v>173</v>
       </c>
-      <c r="B87" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="15" t="s">
-        <v>75</v>
+        <v>177</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>175</v>
-[...8 lines deleted...]
-      <c r="D88" s="15"/>
+        <v>178</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B88" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="15" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B89" s="16" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>179</v>
+        <v>76</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>180</v>
+        <v>77</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" s="15" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B90" s="16" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>182</v>
+        <v>69</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" s="15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B91" s="16" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
     </row>
     <row r="92" spans="1:25">
       <c r="A92" s="15" t="s">
         <v>187</v>
       </c>
       <c r="B92" s="16" t="s">
         <v>188</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>83</v>
+        <v>189</v>
       </c>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" s="15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B93" s="16" t="s">
         <v>188</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="94" spans="1:25">
       <c r="A94" s="15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B94" s="16" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="95" spans="1:25">
       <c r="A95" s="15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B95" s="16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C95" s="15" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D95" s="15" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="96" spans="1:25">
       <c r="A96" s="15" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97" s="15" t="s">
         <v>195</v>
       </c>
       <c r="B97" s="16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C97" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D97" s="15" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="15" t="s">
         <v>196</v>
       </c>
       <c r="B98" s="16" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>193</v>
+        <v>77</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99" s="15" t="s">
         <v>198</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>197</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100" s="15" t="s">
         <v>199</v>
       </c>
       <c r="B100" s="16" t="s">
         <v>197</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101" s="15" t="s">
         <v>200</v>
       </c>
       <c r="B101" s="16" t="s">
         <v>201</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>83</v>
+        <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102" s="15" t="s">
         <v>202</v>
       </c>
       <c r="B102" s="16" t="s">
         <v>201</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103" s="15" t="s">
         <v>203</v>
       </c>
       <c r="B103" s="16" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="B104" s="16" t="s">
         <v>204</v>
       </c>
-      <c r="B104" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="15" t="s">
-        <v>75</v>
+        <v>177</v>
       </c>
       <c r="D104" s="15" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
     </row>
     <row r="105" spans="1:25">
       <c r="A105" s="15" t="s">
         <v>206</v>
       </c>
       <c r="B105" s="16" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C105" s="15" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="D105" s="15" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="A106" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="B106" s="16" t="s">
         <v>207</v>
       </c>
-      <c r="B106" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="15" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D106" s="15" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107" s="15" t="s">
         <v>209</v>
       </c>
       <c r="B107" s="16" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>182</v>
+        <v>76</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>183</v>
+        <v>77</v>
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="B108" s="16" t="s">
         <v>210</v>
       </c>
-      <c r="B108" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="15" t="s">
-        <v>179</v>
+        <v>69</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="109" spans="1:25">
       <c r="A109" s="15" t="s">
         <v>212</v>
       </c>
       <c r="B109" s="16" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C109" s="15" t="s">
-        <v>182</v>
+        <v>65</v>
       </c>
       <c r="D109" s="15" t="s">
-        <v>183</v>
+        <v>137</v>
       </c>
     </row>
     <row r="110" spans="1:25">
       <c r="A110" s="15" t="s">
         <v>213</v>
       </c>
       <c r="B110" s="16" t="s">
         <v>214</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>82</v>
+        <v>174</v>
       </c>
       <c r="D110" s="15" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="111" spans="1:25">
       <c r="A111" s="15" t="s">
         <v>216</v>
       </c>
       <c r="B111" s="16" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C111" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D111" s="15" t="s">
-        <v>217</v>
+        <v>116</v>
       </c>
     </row>
     <row r="112" spans="1:25">
       <c r="A112" s="15" t="s">
         <v>218</v>
       </c>
       <c r="B112" s="16" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C112" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D112" s="15" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="A113" s="15" t="s">
         <v>219</v>
       </c>
-      <c r="B113" s="16" t="s">
+    </row>
+    <row r="113" spans="1:25" customHeight="1" ht="22">
+      <c r="A113" s="14" t="s">
         <v>220</v>
       </c>
-      <c r="C113" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B113" s="16"/>
+      <c r="C113" s="15"/>
+      <c r="D113" s="15"/>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="B114" s="16" t="s">
         <v>222</v>
       </c>
-      <c r="B114" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="15" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>224</v>
+        <v>110</v>
       </c>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" s="15" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B115" s="16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C115" s="15" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="D115" s="15" t="s">
-        <v>226</v>
+        <v>134</v>
       </c>
     </row>
     <row r="116" spans="1:25" customHeight="1" ht="22">
       <c r="A116" s="14" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B116" s="16"/>
       <c r="C116" s="15"/>
       <c r="D116" s="15"/>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" s="15" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B117" s="16" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C117" s="15" t="s">
-        <v>115</v>
+        <v>174</v>
       </c>
       <c r="D117" s="15" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="B118" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D118" s="15" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="119" spans="1:25">
+      <c r="A119" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="B118" s="16" t="s">
+      <c r="B119" s="16" t="s">
         <v>231</v>
       </c>
-      <c r="C118" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A119" s="14" t="s">
+      <c r="C119" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="B119" s="16"/>
-[...1 lines deleted...]
-      <c r="D119" s="15"/>
+      <c r="D119" s="15" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" s="15" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B120" s="16" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C120" s="15" t="s">
-        <v>179</v>
+        <v>235</v>
       </c>
       <c r="D120" s="15" t="s">
-        <v>180</v>
+        <v>81</v>
       </c>
     </row>
     <row r="121" spans="1:25">
       <c r="A121" s="15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B121" s="16" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>96</v>
+        <v>238</v>
       </c>
     </row>
     <row r="122" spans="1:25">
       <c r="A122" s="15" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B122" s="16" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="123" spans="1:25">
       <c r="A123" s="15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B123" s="16" t="s">
         <v>237</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="124" spans="1:25">
       <c r="A124" s="15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B124" s="16" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>75</v>
+        <v>245</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>245</v>
+        <v>81</v>
       </c>
     </row>
     <row r="125" spans="1:25">
       <c r="A125" s="15" t="s">
         <v>246</v>
       </c>
       <c r="B125" s="16" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>247</v>
+        <v>174</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>248</v>
+        <v>175</v>
       </c>
     </row>
     <row r="126" spans="1:25">
       <c r="A126" s="15" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B126" s="16" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>250</v>
+        <v>177</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>251</v>
+        <v>178</v>
       </c>
     </row>
     <row r="127" spans="1:25">
       <c r="A127" s="15" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B127" s="16" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>253</v>
+        <v>69</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>87</v>
+        <v>229</v>
       </c>
     </row>
     <row r="128" spans="1:25">
       <c r="A128" s="15" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B128" s="16" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>179</v>
+        <v>242</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>180</v>
+        <v>251</v>
       </c>
     </row>
     <row r="129" spans="1:25">
       <c r="A129" s="15" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="B129" s="16" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C129" s="15" t="s">
-        <v>182</v>
+        <v>240</v>
       </c>
       <c r="D129" s="15" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
     </row>
     <row r="130" spans="1:25">
       <c r="A130" s="15" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B130" s="16" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>75</v>
+        <v>245</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
     </row>
     <row r="131" spans="1:25">
       <c r="A131" s="15" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B131" s="16" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C131" s="15" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="D131" s="15" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="132" spans="1:25">
       <c r="A132" s="15" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B132" s="16" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C132" s="15" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D132" s="15" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
     </row>
     <row r="133" spans="1:25">
       <c r="A133" s="15" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B133" s="16" t="s">
         <v>261</v>
       </c>
       <c r="C133" s="15" t="s">
-        <v>253</v>
+        <v>69</v>
       </c>
       <c r="D133" s="15" t="s">
-        <v>87</v>
+        <v>262</v>
       </c>
     </row>
     <row r="134" spans="1:25">
       <c r="A134" s="15" t="s">
         <v>263</v>
       </c>
       <c r="B134" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>247</v>
+        <v>76</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>221</v>
+        <v>70</v>
       </c>
     </row>
     <row r="135" spans="1:25">
       <c r="A135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="B135" s="16" t="s">
         <v>264</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" s="15" t="s">
         <v>267</v>
       </c>
       <c r="B136" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C136" s="15" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" s="15" t="s">
         <v>270</v>
       </c>
       <c r="B137" s="16" t="s">
         <v>271</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D137" s="15" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" s="15" t="s">
         <v>273</v>
       </c>
       <c r="B138" s="16" t="s">
         <v>271</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D138" s="15" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" s="15" t="s">
         <v>275</v>
       </c>
       <c r="B139" s="16" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D139" s="15" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="B140" s="16" t="s">
         <v>278</v>
       </c>
-      <c r="B140" s="16" t="s">
+      <c r="C140" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D140" s="15" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" s="15" t="s">
         <v>280</v>
       </c>
       <c r="B141" s="16" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C141" s="15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="D141" s="15" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B142" s="16" t="s">
         <v>281</v>
       </c>
-      <c r="B142" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" s="15" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" s="15" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B143" s="16" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C143" s="15" t="s">
-        <v>82</v>
+        <v>240</v>
       </c>
       <c r="D143" s="15" t="s">
-        <v>284</v>
+        <v>233</v>
       </c>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" s="15" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B144" s="16" t="s">
         <v>286</v>
       </c>
       <c r="C144" s="15" t="s">
-        <v>71</v>
+        <v>245</v>
       </c>
       <c r="D144" s="15" t="s">
-        <v>287</v>
+        <v>81</v>
       </c>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" s="15" t="s">
         <v>288</v>
       </c>
       <c r="B145" s="16" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>276</v>
+        <v>69</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>289</v>
+        <v>238</v>
       </c>
     </row>
     <row r="146" spans="1:25">
       <c r="A146" s="15" t="s">
         <v>290</v>
       </c>
       <c r="B146" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="C146" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D146" s="15" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="147" spans="1:25">
       <c r="A147" s="15" t="s">
         <v>292</v>
       </c>
       <c r="B147" s="16" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C147" s="15" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="D147" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="148" spans="1:25">
       <c r="A148" s="15" t="s">
         <v>293</v>
       </c>
       <c r="B148" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="D148" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="C148" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A149" s="15" t="s">
+    </row>
+    <row r="149" spans="1:25" customHeight="1" ht="22">
+      <c r="A149" s="14" t="s">
         <v>295</v>
       </c>
-      <c r="B149" s="16" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B149" s="16"/>
+      <c r="C149" s="15"/>
+      <c r="D149" s="15"/>
     </row>
     <row r="150" spans="1:25">
       <c r="A150" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="B150" s="16" t="s">
         <v>297</v>
       </c>
-      <c r="B150" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" s="15" t="s">
-        <v>250</v>
+        <v>76</v>
       </c>
       <c r="D150" s="15" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
     </row>
     <row r="151" spans="1:25">
       <c r="A151" s="15" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B151" s="16" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C151" s="15" t="s">
-        <v>253</v>
+        <v>69</v>
       </c>
       <c r="D151" s="15" t="s">
-        <v>299</v>
-[...3 lines deleted...]
-      <c r="A152" s="14" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="152" spans="1:25">
+      <c r="A152" s="15" t="s">
         <v>300</v>
       </c>
-      <c r="B152" s="16"/>
-[...1 lines deleted...]
-      <c r="D152" s="15"/>
+      <c r="B152" s="16" t="s">
+        <v>301</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="153" spans="1:25">
       <c r="A153" s="15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B153" s="16" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C153" s="15" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="D153" s="15" t="s">
-        <v>153</v>
+        <v>77</v>
       </c>
     </row>
     <row r="154" spans="1:25">
       <c r="A154" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="B154" s="16" t="s">
         <v>303</v>
       </c>
-      <c r="B154" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D154" s="15" t="s">
-        <v>96</v>
+        <v>170</v>
       </c>
     </row>
     <row r="155" spans="1:25">
       <c r="A155" s="15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B155" s="16" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C155" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D155" s="15" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      <c r="B156" s="16" t="s">
         <v>307</v>
       </c>
-      <c r="C156" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="156" spans="1:25" customHeight="1" ht="22">
+      <c r="A156" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="B156" s="16"/>
+      <c r="C156" s="15"/>
+      <c r="D156" s="15"/>
     </row>
     <row r="157" spans="1:25">
       <c r="A157" s="15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B157" s="16" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C157" s="15" t="s">
-        <v>75</v>
+        <v>311</v>
       </c>
       <c r="D157" s="15" t="s">
-        <v>175</v>
+        <v>312</v>
       </c>
     </row>
     <row r="158" spans="1:25">
       <c r="A158" s="15" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="B158" s="16" t="s">
         <v>310</v>
       </c>
       <c r="C158" s="15" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D158" s="15" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="159" spans="1:25">
+      <c r="A159" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="B159" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="C159" s="15" t="s">
         <v>311</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="D159" s="15"/>
+      <c r="D159" s="15" t="s">
+        <v>317</v>
+      </c>
     </row>
     <row r="160" spans="1:25">
       <c r="A160" s="15" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B160" s="16" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D160" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="161" spans="1:25">
       <c r="A161" s="15" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B161" s="16" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D161" s="15" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="162" spans="1:25">
       <c r="A162" s="15" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B162" s="16" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="163" spans="1:25">
       <c r="A163" s="15" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B163" s="16" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C163" s="15" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="164" spans="1:25">
       <c r="A164" s="15" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B164" s="16" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C164" s="15" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
     </row>
     <row r="165" spans="1:25">
       <c r="A165" s="15" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B165" s="16" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>328</v>
-[...12 lines deleted...]
-      <c r="D166" s="15" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="166" spans="1:25" customHeight="1" ht="22">
+      <c r="A166" s="14" t="s">
         <v>330</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A167" s="14" t="s">
+      <c r="B166" s="16"/>
+      <c r="C166" s="15"/>
+      <c r="D166" s="15"/>
+    </row>
+    <row r="167" spans="1:25">
+      <c r="A167" s="15" t="s">
         <v>331</v>
       </c>
-      <c r="B167" s="16"/>
-[...4 lines deleted...]
-      <c r="A168" s="15" t="s">
+      <c r="B167" s="16" t="s">
         <v>332</v>
       </c>
-      <c r="B168" s="16" t="s">
+      <c r="C167" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D167" s="15" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="168" spans="1:25" customHeight="1" ht="22">
+      <c r="A168" s="14" t="s">
         <v>333</v>
       </c>
-      <c r="C168" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D168" s="15" t="s">
+      <c r="B168" s="16"/>
+      <c r="C168" s="15"/>
+      <c r="D168" s="15"/>
+    </row>
+    <row r="169" spans="1:25">
+      <c r="A169" s="15" t="s">
         <v>334</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A169" s="14" t="s">
+      <c r="B169" s="16" t="s">
         <v>335</v>
       </c>
-      <c r="B169" s="16"/>
-[...1 lines deleted...]
-      <c r="D169" s="15"/>
+      <c r="C169" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="D169" s="15" t="s">
+        <v>337</v>
+      </c>
     </row>
     <row r="170" spans="1:25">
       <c r="A170" s="15" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B170" s="16" t="s">
+        <v>339</v>
+      </c>
+      <c r="C170" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="D170" s="15" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="171" spans="1:25">
       <c r="A171" s="15" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B171" s="16" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C171" s="15" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="D171" s="15" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
     </row>
     <row r="172" spans="1:25">
       <c r="A172" s="15" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B172" s="16" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C172" s="15" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D172" s="15" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="173" spans="1:25">
       <c r="A173" s="15" t="s">
         <v>347</v>
       </c>
       <c r="B173" s="16" t="s">
         <v>348</v>
       </c>
       <c r="C173" s="15" t="s">
         <v>349</v>
       </c>
       <c r="D173" s="15" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
     </row>
     <row r="174" spans="1:25">
       <c r="A174" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B174" s="16" t="s">
         <v>351</v>
       </c>
-      <c r="B174" s="16" t="s">
+      <c r="C174" s="15" t="s">
         <v>352</v>
       </c>
-      <c r="C174" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="15" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
     </row>
     <row r="175" spans="1:25">
       <c r="A175" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="B175" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C175" s="15" t="s">
         <v>355</v>
       </c>
-      <c r="B175" s="16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D175" s="15" t="s">
-        <v>358</v>
+        <v>337</v>
       </c>
     </row>
     <row r="176" spans="1:25">
       <c r="A176" s="15" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B176" s="16" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>362</v>
+        <v>337</v>
       </c>
     </row>
     <row r="177" spans="1:25">
       <c r="A177" s="15" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B177" s="16" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C177" s="15" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>366</v>
+        <v>337</v>
       </c>
     </row>
     <row r="178" spans="1:25">
       <c r="A178" s="15" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B178" s="16" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C178" s="15" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="D178" s="15" t="s">
-        <v>370</v>
+        <v>337</v>
       </c>
     </row>
     <row r="179" spans="1:25">
       <c r="A179" s="15" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="B179" s="16" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="C179" s="15" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D179" s="15" t="s">
-        <v>374</v>
+        <v>337</v>
       </c>
     </row>
     <row r="180" spans="1:25">
       <c r="A180" s="15" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B180" s="16" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="C180" s="15" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="D180" s="15" t="s">
-        <v>378</v>
+        <v>337</v>
       </c>
     </row>
     <row r="181" spans="1:25">
       <c r="A181" s="15" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B181" s="16" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="C181" s="15" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="D181" s="15" t="s">
-        <v>382</v>
+        <v>337</v>
       </c>
     </row>
     <row r="182" spans="1:25">
       <c r="A182" s="15" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B182" s="16" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="C182" s="15" t="s">
-        <v>385</v>
+        <v>361</v>
       </c>
       <c r="D182" s="15" t="s">
-        <v>386</v>
+        <v>337</v>
       </c>
     </row>
     <row r="183" spans="1:25">
       <c r="A183" s="15" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="B183" s="16" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="C183" s="15" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="D183" s="15" t="s">
-        <v>382</v>
+        <v>337</v>
       </c>
     </row>
     <row r="184" spans="1:25">
       <c r="A184" s="15" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="B184" s="16" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="C184" s="15" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="D184" s="15" t="s">
-        <v>392</v>
+        <v>337</v>
       </c>
     </row>
     <row r="185" spans="1:25">
       <c r="A185" s="15" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="B185" s="16" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="C185" s="15" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="D185" s="15" t="s">
-        <v>396</v>
+        <v>337</v>
       </c>
     </row>
     <row r="186" spans="1:25">
       <c r="A186" s="15" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="B186" s="16" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="C186" s="15" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="D186" s="15" t="s">
-        <v>400</v>
+        <v>337</v>
       </c>
     </row>
     <row r="187" spans="1:25">
       <c r="A187" s="15" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="B187" s="16" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="C187" s="15" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="D187" s="15" t="s">
-        <v>404</v>
+        <v>337</v>
       </c>
     </row>
     <row r="188" spans="1:25">
       <c r="A188" s="15" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="B188" s="16" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="C188" s="15" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="D188" s="15" t="s">
-        <v>408</v>
+        <v>337</v>
       </c>
     </row>
     <row r="189" spans="1:25">
       <c r="A189" s="15" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="B189" s="16" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="C189" s="15" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="D189" s="15" t="s">
-        <v>412</v>
+        <v>337</v>
       </c>
     </row>
     <row r="190" spans="1:25">
       <c r="A190" s="15" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="B190" s="16" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="C190" s="15" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="D190" s="15" t="s">
-        <v>416</v>
+        <v>337</v>
       </c>
     </row>
     <row r="191" spans="1:25">
       <c r="A191" s="15" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="B191" s="16" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="C191" s="15" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="D191" s="15" t="s">
-        <v>420</v>
+        <v>337</v>
       </c>
     </row>
     <row r="192" spans="1:25">
       <c r="A192" s="15" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="B192" s="16" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="C192" s="15" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="D192" s="15" t="s">
-        <v>424</v>
+        <v>337</v>
       </c>
     </row>
     <row r="193" spans="1:25">
       <c r="A193" s="15" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="B193" s="16" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="C193" s="15" t="s">
-        <v>427</v>
+        <v>407</v>
       </c>
       <c r="D193" s="15" t="s">
-        <v>428</v>
+        <v>337</v>
       </c>
     </row>
     <row r="194" spans="1:25">
       <c r="A194" s="15" t="s">
-        <v>429</v>
+        <v>408</v>
       </c>
       <c r="B194" s="16" t="s">
-        <v>430</v>
+        <v>409</v>
       </c>
       <c r="C194" s="15" t="s">
-        <v>431</v>
+        <v>410</v>
       </c>
       <c r="D194" s="15" t="s">
-        <v>432</v>
+        <v>337</v>
       </c>
     </row>
     <row r="195" spans="1:25">
       <c r="A195" s="15" t="s">
-        <v>433</v>
+        <v>411</v>
       </c>
       <c r="B195" s="16" t="s">
-        <v>434</v>
+        <v>412</v>
       </c>
       <c r="C195" s="15" t="s">
-        <v>435</v>
+        <v>413</v>
       </c>
       <c r="D195" s="15" t="s">
-        <v>436</v>
+        <v>337</v>
       </c>
     </row>
     <row r="196" spans="1:25">
       <c r="A196" s="15" t="s">
-        <v>437</v>
+        <v>414</v>
       </c>
       <c r="B196" s="16" t="s">
-        <v>438</v>
+        <v>415</v>
       </c>
       <c r="C196" s="15" t="s">
-        <v>439</v>
+        <v>358</v>
       </c>
       <c r="D196" s="15" t="s">
-        <v>440</v>
+        <v>337</v>
       </c>
     </row>
     <row r="197" spans="1:25">
       <c r="A197" s="15" t="s">
-        <v>441</v>
+        <v>416</v>
       </c>
       <c r="B197" s="16" t="s">
-        <v>442</v>
+        <v>417</v>
       </c>
       <c r="C197" s="15" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="D197" s="15" t="s">
-        <v>443</v>
+        <v>337</v>
       </c>
     </row>
     <row r="198" spans="1:25">
       <c r="A198" s="15" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="B198" s="16" t="s">
-        <v>445</v>
+        <v>420</v>
       </c>
       <c r="C198" s="15" t="s">
-        <v>446</v>
+        <v>358</v>
       </c>
       <c r="D198" s="15" t="s">
-        <v>447</v>
+        <v>337</v>
       </c>
     </row>
     <row r="199" spans="1:25">
       <c r="A199" s="15" t="s">
-        <v>448</v>
+        <v>421</v>
       </c>
       <c r="B199" s="16" t="s">
-        <v>449</v>
+        <v>422</v>
       </c>
       <c r="C199" s="15" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="D199" s="15" t="s">
-        <v>450</v>
+        <v>337</v>
       </c>
     </row>
     <row r="200" spans="1:25">
       <c r="A200" s="15" t="s">
-        <v>451</v>
+        <v>423</v>
       </c>
       <c r="B200" s="16" t="s">
-        <v>452</v>
+        <v>424</v>
       </c>
       <c r="C200" s="15" t="s">
-        <v>389</v>
+        <v>425</v>
       </c>
       <c r="D200" s="15" t="s">
-        <v>453</v>
+        <v>337</v>
       </c>
     </row>
     <row r="201" spans="1:25">
       <c r="A201" s="15" t="s">
-        <v>454</v>
+        <v>426</v>
       </c>
       <c r="B201" s="16" t="s">
-        <v>455</v>
+        <v>427</v>
       </c>
       <c r="C201" s="15" t="s">
-        <v>456</v>
+        <v>410</v>
       </c>
       <c r="D201" s="15" t="s">
-        <v>447</v>
+        <v>337</v>
       </c>
     </row>
     <row r="202" spans="1:25">
       <c r="A202" s="15" t="s">
-        <v>457</v>
+        <v>428</v>
       </c>
       <c r="B202" s="16" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="C202" s="15" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="D202" s="15" t="s">
-        <v>459</v>
+        <v>337</v>
       </c>
     </row>
     <row r="203" spans="1:25">
       <c r="A203" s="15" t="s">
-        <v>460</v>
+        <v>431</v>
       </c>
       <c r="B203" s="16" t="s">
-        <v>461</v>
+        <v>432</v>
       </c>
       <c r="C203" s="15" t="s">
-        <v>462</v>
+        <v>340</v>
       </c>
       <c r="D203" s="15" t="s">
-        <v>463</v>
+        <v>337</v>
       </c>
     </row>
     <row r="204" spans="1:25">
       <c r="A204" s="15" t="s">
-        <v>464</v>
+        <v>433</v>
       </c>
       <c r="B204" s="16" t="s">
-        <v>465</v>
+        <v>434</v>
       </c>
       <c r="C204" s="15" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="D204" s="15" t="s">
-        <v>466</v>
+        <v>337</v>
       </c>
     </row>
     <row r="205" spans="1:25">
       <c r="A205" s="15" t="s">
-        <v>467</v>
+        <v>435</v>
       </c>
       <c r="B205" s="16" t="s">
-        <v>468</v>
+        <v>436</v>
       </c>
       <c r="C205" s="15" t="s">
-        <v>349</v>
+        <v>437</v>
       </c>
       <c r="D205" s="15" t="s">
-        <v>469</v>
+        <v>337</v>
       </c>
     </row>
     <row r="206" spans="1:25">
       <c r="A206" s="15" t="s">
-        <v>470</v>
+        <v>438</v>
       </c>
       <c r="B206" s="16" t="s">
-        <v>471</v>
+        <v>439</v>
       </c>
       <c r="C206" s="15" t="s">
-        <v>385</v>
+        <v>349</v>
       </c>
       <c r="D206" s="15" t="s">
-        <v>472</v>
+        <v>337</v>
       </c>
     </row>
     <row r="207" spans="1:25">
       <c r="A207" s="15" t="s">
-        <v>473</v>
+        <v>440</v>
       </c>
       <c r="B207" s="16" t="s">
-        <v>474</v>
+        <v>441</v>
       </c>
       <c r="C207" s="15" t="s">
-        <v>427</v>
+        <v>349</v>
       </c>
       <c r="D207" s="15" t="s">
-        <v>475</v>
+        <v>337</v>
       </c>
     </row>
     <row r="208" spans="1:25">
       <c r="A208" s="15" t="s">
-        <v>476</v>
+        <v>442</v>
       </c>
       <c r="B208" s="16" t="s">
-        <v>477</v>
+        <v>443</v>
       </c>
       <c r="C208" s="15" t="s">
-        <v>427</v>
+        <v>349</v>
       </c>
       <c r="D208" s="15" t="s">
-        <v>478</v>
+        <v>337</v>
       </c>
     </row>
     <row r="209" spans="1:25">
       <c r="A209" s="15" t="s">
-        <v>479</v>
+        <v>444</v>
       </c>
       <c r="B209" s="16" t="s">
-        <v>480</v>
+        <v>445</v>
       </c>
       <c r="C209" s="15" t="s">
-        <v>427</v>
+        <v>349</v>
       </c>
       <c r="D209" s="15" t="s">
-        <v>481</v>
+        <v>337</v>
       </c>
     </row>
     <row r="210" spans="1:25">
       <c r="A210" s="15" t="s">
-        <v>482</v>
+        <v>446</v>
       </c>
       <c r="B210" s="16" t="s">
-        <v>483</v>
+        <v>447</v>
       </c>
       <c r="C210" s="15" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="D210" s="15" t="s">
-        <v>484</v>
+        <v>337</v>
       </c>
     </row>
     <row r="211" spans="1:25">
       <c r="A211" s="15" t="s">
-        <v>485</v>
+        <v>448</v>
       </c>
       <c r="B211" s="16" t="s">
-        <v>486</v>
+        <v>449</v>
       </c>
       <c r="C211" s="15" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="D211" s="15" t="s">
-        <v>487</v>
-[...14 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+    </row>
+    <row r="212" spans="1:25" customHeight="1" ht="22">
+      <c r="A212" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="B212" s="16"/>
+      <c r="C212" s="15"/>
+      <c r="D212" s="15"/>
     </row>
     <row r="213" spans="1:25">
       <c r="A213" s="15" t="s">
-        <v>490</v>
+        <v>451</v>
       </c>
       <c r="B213" s="16" t="s">
-        <v>491</v>
+        <v>452</v>
       </c>
       <c r="C213" s="15" t="s">
-        <v>435</v>
+        <v>174</v>
       </c>
       <c r="D213" s="15" t="s">
-        <v>492</v>
-[...8 lines deleted...]
-      <c r="D214" s="15"/>
+        <v>453</v>
+      </c>
+    </row>
+    <row r="214" spans="1:25">
+      <c r="A214" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="B214" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="C214" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="D214" s="15" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="215" spans="1:25">
       <c r="A215" s="15" t="s">
-        <v>494</v>
+        <v>456</v>
       </c>
       <c r="B215" s="16" t="s">
-        <v>495</v>
+        <v>452</v>
       </c>
       <c r="C215" s="15" t="s">
-        <v>179</v>
+        <v>69</v>
       </c>
       <c r="D215" s="15" t="s">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="216" spans="1:25">
       <c r="A216" s="15" t="s">
-        <v>496</v>
+        <v>457</v>
       </c>
       <c r="B216" s="16" t="s">
-        <v>495</v>
+        <v>452</v>
       </c>
       <c r="C216" s="15" t="s">
-        <v>182</v>
+        <v>242</v>
       </c>
       <c r="D216" s="15" t="s">
-        <v>183</v>
+        <v>458</v>
       </c>
     </row>
     <row r="217" spans="1:25">
       <c r="A217" s="15" t="s">
-        <v>497</v>
+        <v>459</v>
       </c>
       <c r="B217" s="16" t="s">
-        <v>495</v>
+        <v>460</v>
       </c>
       <c r="C217" s="15" t="s">
-        <v>75</v>
+        <v>461</v>
       </c>
       <c r="D217" s="15" t="s">
-        <v>96</v>
+        <v>462</v>
       </c>
     </row>
     <row r="218" spans="1:25">
       <c r="A218" s="15" t="s">
-        <v>498</v>
+        <v>463</v>
       </c>
       <c r="B218" s="16" t="s">
-        <v>495</v>
+        <v>460</v>
       </c>
       <c r="C218" s="15" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="D218" s="15" t="s">
-        <v>259</v>
+        <v>464</v>
       </c>
     </row>
     <row r="219" spans="1:25">
       <c r="A219" s="15" t="s">
-        <v>499</v>
+        <v>465</v>
       </c>
       <c r="B219" s="16" t="s">
-        <v>500</v>
+        <v>460</v>
       </c>
       <c r="C219" s="15" t="s">
-        <v>501</v>
+        <v>235</v>
       </c>
       <c r="D219" s="15" t="s">
-        <v>502</v>
+        <v>466</v>
       </c>
     </row>
     <row r="220" spans="1:25">
       <c r="A220" s="15" t="s">
-        <v>503</v>
+        <v>467</v>
       </c>
       <c r="B220" s="16" t="s">
-        <v>500</v>
+        <v>460</v>
       </c>
       <c r="C220" s="15" t="s">
-        <v>238</v>
+        <v>468</v>
       </c>
       <c r="D220" s="15" t="s">
-        <v>504</v>
+        <v>469</v>
       </c>
     </row>
     <row r="221" spans="1:25">
       <c r="A221" s="15" t="s">
-        <v>505</v>
+        <v>470</v>
       </c>
       <c r="B221" s="16" t="s">
-        <v>500</v>
+        <v>471</v>
       </c>
       <c r="C221" s="15" t="s">
-        <v>241</v>
+        <v>461</v>
       </c>
       <c r="D221" s="15" t="s">
-        <v>506</v>
+        <v>462</v>
       </c>
     </row>
     <row r="222" spans="1:25">
       <c r="A222" s="15" t="s">
-        <v>507</v>
+        <v>472</v>
       </c>
       <c r="B222" s="16" t="s">
-        <v>500</v>
+        <v>471</v>
       </c>
       <c r="C222" s="15" t="s">
-        <v>508</v>
+        <v>232</v>
       </c>
       <c r="D222" s="15" t="s">
-        <v>509</v>
+        <v>464</v>
       </c>
     </row>
     <row r="223" spans="1:25">
       <c r="A223" s="15" t="s">
-        <v>510</v>
+        <v>473</v>
       </c>
       <c r="B223" s="16" t="s">
-        <v>511</v>
+        <v>471</v>
       </c>
       <c r="C223" s="15" t="s">
-        <v>501</v>
+        <v>235</v>
       </c>
       <c r="D223" s="15" t="s">
-        <v>502</v>
+        <v>466</v>
       </c>
     </row>
     <row r="224" spans="1:25">
       <c r="A224" s="15" t="s">
-        <v>512</v>
+        <v>474</v>
       </c>
       <c r="B224" s="16" t="s">
-        <v>511</v>
+        <v>471</v>
       </c>
       <c r="C224" s="15" t="s">
-        <v>238</v>
+        <v>468</v>
       </c>
       <c r="D224" s="15" t="s">
-        <v>504</v>
+        <v>469</v>
       </c>
     </row>
     <row r="225" spans="1:25">
       <c r="A225" s="15" t="s">
-        <v>513</v>
+        <v>475</v>
       </c>
       <c r="B225" s="16" t="s">
-        <v>511</v>
+        <v>476</v>
       </c>
       <c r="C225" s="15" t="s">
-        <v>241</v>
+        <v>477</v>
       </c>
       <c r="D225" s="15" t="s">
-        <v>506</v>
+        <v>478</v>
       </c>
     </row>
     <row r="226" spans="1:25">
       <c r="A226" s="15" t="s">
-        <v>514</v>
+        <v>479</v>
       </c>
       <c r="B226" s="16" t="s">
-        <v>511</v>
+        <v>476</v>
       </c>
       <c r="C226" s="15" t="s">
-        <v>508</v>
+        <v>480</v>
       </c>
       <c r="D226" s="15" t="s">
-        <v>509</v>
+        <v>481</v>
       </c>
     </row>
     <row r="227" spans="1:25">
       <c r="A227" s="15" t="s">
-        <v>515</v>
+        <v>482</v>
       </c>
       <c r="B227" s="16" t="s">
-        <v>516</v>
+        <v>483</v>
       </c>
       <c r="C227" s="15" t="s">
-        <v>517</v>
+        <v>174</v>
       </c>
       <c r="D227" s="15" t="s">
-        <v>518</v>
+        <v>484</v>
       </c>
     </row>
     <row r="228" spans="1:25">
       <c r="A228" s="15" t="s">
-        <v>519</v>
+        <v>485</v>
       </c>
       <c r="B228" s="16" t="s">
-        <v>516</v>
+        <v>483</v>
       </c>
       <c r="C228" s="15" t="s">
-        <v>520</v>
+        <v>177</v>
       </c>
       <c r="D228" s="15" t="s">
-        <v>521</v>
+        <v>486</v>
       </c>
     </row>
     <row r="229" spans="1:25">
       <c r="A229" s="15" t="s">
-        <v>522</v>
+        <v>487</v>
       </c>
       <c r="B229" s="16" t="s">
-        <v>523</v>
+        <v>483</v>
       </c>
       <c r="C229" s="15" t="s">
-        <v>179</v>
+        <v>69</v>
       </c>
       <c r="D229" s="15" t="s">
-        <v>408</v>
+        <v>488</v>
       </c>
     </row>
     <row r="230" spans="1:25">
       <c r="A230" s="15" t="s">
-        <v>524</v>
+        <v>489</v>
       </c>
       <c r="B230" s="16" t="s">
-        <v>523</v>
+        <v>483</v>
       </c>
       <c r="C230" s="15" t="s">
-        <v>182</v>
+        <v>490</v>
       </c>
       <c r="D230" s="15" t="s">
-        <v>525</v>
+        <v>491</v>
       </c>
     </row>
     <row r="231" spans="1:25">
       <c r="A231" s="15" t="s">
-        <v>526</v>
+        <v>492</v>
       </c>
       <c r="B231" s="16" t="s">
-        <v>523</v>
+        <v>483</v>
       </c>
       <c r="C231" s="15" t="s">
-        <v>75</v>
+        <v>242</v>
       </c>
       <c r="D231" s="15" t="s">
-        <v>527</v>
-[...14 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+    </row>
+    <row r="232" spans="1:25" customHeight="1" ht="22">
+      <c r="A232" s="14" t="s">
+        <v>494</v>
+      </c>
+      <c r="B232" s="16"/>
+      <c r="C232" s="15"/>
+      <c r="D232" s="15"/>
     </row>
     <row r="233" spans="1:25">
       <c r="A233" s="15" t="s">
-        <v>531</v>
+        <v>495</v>
       </c>
       <c r="B233" s="16" t="s">
-        <v>523</v>
+        <v>496</v>
       </c>
       <c r="C233" s="15" t="s">
-        <v>250</v>
+        <v>497</v>
       </c>
       <c r="D233" s="15" t="s">
-        <v>532</v>
-[...8 lines deleted...]
-      <c r="D234" s="15"/>
+        <v>498</v>
+      </c>
+    </row>
+    <row r="234" spans="1:25">
+      <c r="A234" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="B234" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="C234" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="D234" s="15" t="s">
+        <v>501</v>
+      </c>
     </row>
     <row r="235" spans="1:25">
       <c r="A235" s="15" t="s">
-        <v>534</v>
+        <v>502</v>
       </c>
       <c r="B235" s="16" t="s">
-        <v>535</v>
+        <v>503</v>
       </c>
       <c r="C235" s="15" t="s">
-        <v>536</v>
+        <v>497</v>
       </c>
       <c r="D235" s="15" t="s">
-        <v>537</v>
+        <v>504</v>
       </c>
     </row>
     <row r="236" spans="1:25">
       <c r="A236" s="15" t="s">
-        <v>538</v>
+        <v>505</v>
       </c>
       <c r="B236" s="16" t="s">
-        <v>539</v>
+        <v>506</v>
       </c>
       <c r="C236" s="15" t="s">
-        <v>536</v>
+        <v>497</v>
       </c>
       <c r="D236" s="15" t="s">
-        <v>540</v>
+        <v>507</v>
       </c>
     </row>
     <row r="237" spans="1:25">
       <c r="A237" s="15" t="s">
-        <v>541</v>
+        <v>508</v>
       </c>
       <c r="B237" s="16" t="s">
-        <v>542</v>
+        <v>509</v>
       </c>
       <c r="C237" s="15" t="s">
-        <v>536</v>
+        <v>497</v>
       </c>
       <c r="D237" s="15" t="s">
-        <v>543</v>
-[...14 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="238" spans="1:25" customHeight="1" ht="22">
+      <c r="A238" s="14" t="s">
+        <v>510</v>
+      </c>
+      <c r="B238" s="16"/>
+      <c r="C238" s="15"/>
+      <c r="D238" s="15"/>
     </row>
     <row r="239" spans="1:25">
       <c r="A239" s="15" t="s">
-        <v>547</v>
+        <v>511</v>
       </c>
       <c r="B239" s="16" t="s">
-        <v>548</v>
+        <v>512</v>
       </c>
       <c r="C239" s="15" t="s">
-        <v>536</v>
+        <v>513</v>
       </c>
       <c r="D239" s="15" t="s">
-        <v>153</v>
-[...8 lines deleted...]
-      <c r="D240" s="15"/>
+        <v>514</v>
+      </c>
+    </row>
+    <row r="240" spans="1:25">
+      <c r="A240" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="B240" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="C240" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="D240" s="15" t="s">
+        <v>517</v>
+      </c>
     </row>
     <row r="241" spans="1:25">
       <c r="A241" s="15" t="s">
-        <v>550</v>
+        <v>518</v>
       </c>
       <c r="B241" s="16" t="s">
-        <v>551</v>
+        <v>519</v>
       </c>
       <c r="C241" s="15" t="s">
-        <v>338</v>
+        <v>513</v>
       </c>
       <c r="D241" s="15" t="s">
-        <v>552</v>
+        <v>520</v>
       </c>
     </row>
     <row r="242" spans="1:25">
       <c r="A242" s="15" t="s">
-        <v>553</v>
+        <v>521</v>
       </c>
       <c r="B242" s="16" t="s">
-        <v>554</v>
+        <v>522</v>
       </c>
       <c r="C242" s="15" t="s">
-        <v>338</v>
+        <v>513</v>
       </c>
       <c r="D242" s="15" t="s">
-        <v>555</v>
+        <v>523</v>
       </c>
     </row>
     <row r="243" spans="1:25">
       <c r="A243" s="15" t="s">
-        <v>556</v>
+        <v>524</v>
       </c>
       <c r="B243" s="16" t="s">
-        <v>557</v>
+        <v>525</v>
       </c>
       <c r="C243" s="15" t="s">
-        <v>338</v>
+        <v>526</v>
       </c>
       <c r="D243" s="15" t="s">
-        <v>558</v>
+        <v>527</v>
       </c>
     </row>
     <row r="244" spans="1:25">
       <c r="A244" s="15" t="s">
-        <v>559</v>
+        <v>528</v>
       </c>
       <c r="B244" s="16" t="s">
-        <v>560</v>
+        <v>529</v>
       </c>
       <c r="C244" s="15" t="s">
-        <v>338</v>
+        <v>513</v>
       </c>
       <c r="D244" s="15" t="s">
-        <v>561</v>
+        <v>530</v>
       </c>
     </row>
     <row r="245" spans="1:25">
       <c r="A245" s="15" t="s">
-        <v>562</v>
+        <v>531</v>
       </c>
       <c r="B245" s="16" t="s">
-        <v>563</v>
+        <v>532</v>
       </c>
       <c r="C245" s="15" t="s">
-        <v>564</v>
+        <v>533</v>
       </c>
       <c r="D245" s="15" t="s">
-        <v>565</v>
+        <v>534</v>
       </c>
     </row>
     <row r="246" spans="1:25">
       <c r="A246" s="15" t="s">
-        <v>566</v>
+        <v>535</v>
       </c>
       <c r="B246" s="16" t="s">
-        <v>567</v>
+        <v>536</v>
       </c>
       <c r="C246" s="15" t="s">
-        <v>338</v>
+        <v>533</v>
       </c>
       <c r="D246" s="15" t="s">
-        <v>29</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:25">
       <c r="A247" s="15" t="s">
-        <v>568</v>
+        <v>538</v>
       </c>
       <c r="B247" s="16" t="s">
-        <v>569</v>
+        <v>539</v>
       </c>
       <c r="C247" s="15" t="s">
-        <v>570</v>
+        <v>513</v>
       </c>
       <c r="D247" s="15" t="s">
-        <v>571</v>
-[...14 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+    </row>
+    <row r="248" spans="1:25" customHeight="1" ht="22">
+      <c r="A248" s="14" t="s">
+        <v>541</v>
+      </c>
+      <c r="B248" s="16"/>
+      <c r="C248" s="15"/>
+      <c r="D248" s="15"/>
     </row>
     <row r="249" spans="1:25">
       <c r="A249" s="15" t="s">
-        <v>575</v>
+        <v>542</v>
       </c>
       <c r="B249" s="16" t="s">
-        <v>576</v>
+        <v>543</v>
       </c>
       <c r="C249" s="15" t="s">
-        <v>338</v>
+        <v>69</v>
       </c>
       <c r="D249" s="15" t="s">
-        <v>577</v>
-[...8 lines deleted...]
-      <c r="D250" s="15"/>
+        <v>544</v>
+      </c>
+    </row>
+    <row r="250" spans="1:25">
+      <c r="A250" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="B250" s="16" t="s">
+        <v>546</v>
+      </c>
+      <c r="C250" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D250" s="15" t="s">
+        <v>547</v>
+      </c>
     </row>
     <row r="251" spans="1:25">
       <c r="A251" s="15" t="s">
-        <v>579</v>
+        <v>548</v>
       </c>
       <c r="B251" s="16" t="s">
-        <v>580</v>
+        <v>546</v>
       </c>
       <c r="C251" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D251" s="15" t="s">
-        <v>581</v>
+        <v>181</v>
       </c>
     </row>
     <row r="252" spans="1:25">
       <c r="A252" s="15" t="s">
-        <v>582</v>
+        <v>549</v>
       </c>
       <c r="B252" s="16" t="s">
-        <v>583</v>
+        <v>546</v>
       </c>
       <c r="C252" s="15" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="D252" s="15" t="s">
-        <v>584</v>
+        <v>550</v>
       </c>
     </row>
     <row r="253" spans="1:25">
       <c r="A253" s="15" t="s">
-        <v>585</v>
+        <v>551</v>
       </c>
       <c r="B253" s="16" t="s">
-        <v>583</v>
+        <v>552</v>
       </c>
       <c r="C253" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D253" s="15" t="s">
-        <v>217</v>
+        <v>488</v>
       </c>
     </row>
     <row r="254" spans="1:25">
       <c r="A254" s="15" t="s">
-        <v>586</v>
+        <v>553</v>
       </c>
       <c r="B254" s="16" t="s">
-        <v>583</v>
+        <v>554</v>
       </c>
       <c r="C254" s="15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D254" s="15" t="s">
-        <v>587</v>
+        <v>488</v>
       </c>
     </row>
     <row r="255" spans="1:25">
       <c r="A255" s="15" t="s">
-        <v>588</v>
+        <v>555</v>
       </c>
       <c r="B255" s="16" t="s">
-        <v>589</v>
+        <v>556</v>
       </c>
       <c r="C255" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D255" s="15" t="s">
-        <v>527</v>
+        <v>488</v>
       </c>
     </row>
     <row r="256" spans="1:25">
       <c r="A256" s="15" t="s">
-        <v>590</v>
+        <v>557</v>
       </c>
       <c r="B256" s="16" t="s">
-        <v>591</v>
+        <v>558</v>
       </c>
       <c r="C256" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D256" s="15" t="s">
-        <v>527</v>
+        <v>166</v>
       </c>
     </row>
     <row r="257" spans="1:25">
       <c r="A257" s="15" t="s">
-        <v>592</v>
+        <v>559</v>
       </c>
       <c r="B257" s="16" t="s">
-        <v>593</v>
+        <v>558</v>
       </c>
       <c r="C257" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D257" s="15" t="s">
-        <v>527</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:25">
       <c r="A258" s="15" t="s">
-        <v>594</v>
+        <v>561</v>
       </c>
       <c r="B258" s="16" t="s">
-        <v>595</v>
+        <v>558</v>
       </c>
       <c r="C258" s="15" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="D258" s="15" t="s">
-        <v>171</v>
+        <v>501</v>
       </c>
     </row>
     <row r="259" spans="1:25">
       <c r="A259" s="15" t="s">
-        <v>596</v>
+        <v>562</v>
       </c>
       <c r="B259" s="16" t="s">
-        <v>595</v>
+        <v>563</v>
       </c>
       <c r="C259" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D259" s="15" t="s">
-        <v>597</v>
+        <v>560</v>
       </c>
     </row>
     <row r="260" spans="1:25">
       <c r="A260" s="15" t="s">
-        <v>598</v>
+        <v>564</v>
       </c>
       <c r="B260" s="16" t="s">
-        <v>595</v>
+        <v>565</v>
       </c>
       <c r="C260" s="15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D260" s="15" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
     </row>
     <row r="261" spans="1:25">
       <c r="A261" s="15" t="s">
-        <v>599</v>
+        <v>566</v>
       </c>
       <c r="B261" s="16" t="s">
-        <v>600</v>
+        <v>565</v>
       </c>
       <c r="C261" s="15" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D261" s="15" t="s">
-        <v>597</v>
+        <v>501</v>
       </c>
     </row>
     <row r="262" spans="1:25">
       <c r="A262" s="15" t="s">
-        <v>601</v>
+        <v>567</v>
       </c>
       <c r="B262" s="16" t="s">
-        <v>602</v>
+        <v>568</v>
       </c>
       <c r="C262" s="15" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D262" s="15" t="s">
-        <v>597</v>
+        <v>560</v>
       </c>
     </row>
     <row r="263" spans="1:25">
       <c r="A263" s="15" t="s">
-        <v>603</v>
+        <v>569</v>
       </c>
       <c r="B263" s="16" t="s">
-        <v>602</v>
+        <v>570</v>
       </c>
       <c r="C263" s="15" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="D263" s="15" t="s">
-        <v>540</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:25">
       <c r="A264" s="15" t="s">
-        <v>604</v>
+        <v>572</v>
       </c>
       <c r="B264" s="16" t="s">
-        <v>605</v>
+        <v>573</v>
       </c>
       <c r="C264" s="15" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="D264" s="15" t="s">
-        <v>597</v>
+        <v>571</v>
       </c>
     </row>
     <row r="265" spans="1:25">
       <c r="A265" s="15" t="s">
-        <v>606</v>
+        <v>574</v>
       </c>
       <c r="B265" s="16" t="s">
-        <v>607</v>
+        <v>575</v>
       </c>
       <c r="C265" s="15" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="D265" s="15" t="s">
-        <v>608</v>
+        <v>25</v>
       </c>
     </row>
     <row r="266" spans="1:25">
       <c r="A266" s="15" t="s">
-        <v>609</v>
+        <v>576</v>
       </c>
       <c r="B266" s="16" t="s">
-        <v>610</v>
+        <v>575</v>
       </c>
       <c r="C266" s="15" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="D266" s="15" t="s">
-        <v>608</v>
+        <v>262</v>
       </c>
     </row>
     <row r="267" spans="1:25">
       <c r="A267" s="15" t="s">
-        <v>611</v>
+        <v>577</v>
       </c>
       <c r="B267" s="16" t="s">
-        <v>612</v>
+        <v>578</v>
       </c>
       <c r="C267" s="15" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="D267" s="15" t="s">
-        <v>25</v>
+        <v>560</v>
       </c>
     </row>
     <row r="268" spans="1:25">
       <c r="A268" s="15" t="s">
-        <v>613</v>
+        <v>579</v>
       </c>
       <c r="B268" s="16" t="s">
-        <v>612</v>
+        <v>578</v>
       </c>
       <c r="C268" s="15" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D268" s="15" t="s">
-        <v>269</v>
+        <v>501</v>
       </c>
     </row>
     <row r="269" spans="1:25">
       <c r="A269" s="15" t="s">
-        <v>614</v>
+        <v>580</v>
       </c>
       <c r="B269" s="16" t="s">
-        <v>615</v>
+        <v>581</v>
       </c>
       <c r="C269" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D269" s="15" t="s">
-        <v>597</v>
+        <v>166</v>
       </c>
     </row>
     <row r="270" spans="1:25">
       <c r="A270" s="15" t="s">
-        <v>616</v>
+        <v>582</v>
       </c>
       <c r="B270" s="16" t="s">
-        <v>615</v>
+        <v>581</v>
       </c>
       <c r="C270" s="15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D270" s="15" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
     </row>
     <row r="271" spans="1:25">
       <c r="A271" s="15" t="s">
-        <v>617</v>
+        <v>583</v>
       </c>
       <c r="B271" s="16" t="s">
-        <v>618</v>
+        <v>581</v>
       </c>
       <c r="C271" s="15" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="D271" s="15" t="s">
-        <v>171</v>
-[...14 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+    </row>
+    <row r="272" spans="1:25" customHeight="1" ht="22">
+      <c r="A272" s="14" t="s">
+        <v>584</v>
+      </c>
+      <c r="B272" s="16"/>
+      <c r="C272" s="15"/>
+      <c r="D272" s="15"/>
     </row>
     <row r="273" spans="1:25">
       <c r="A273" s="15" t="s">
-        <v>620</v>
+        <v>585</v>
       </c>
       <c r="B273" s="16" t="s">
-        <v>618</v>
+        <v>586</v>
       </c>
       <c r="C273" s="15" t="s">
-        <v>71</v>
+        <v>311</v>
       </c>
       <c r="D273" s="15" t="s">
-        <v>540</v>
-[...8 lines deleted...]
-      <c r="D274" s="15"/>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="274" spans="1:25">
+      <c r="A274" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="B274" s="16" t="s">
+        <v>588</v>
+      </c>
+      <c r="C274" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D274" s="15" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="275" spans="1:25">
       <c r="A275" s="15" t="s">
-        <v>622</v>
+        <v>589</v>
       </c>
       <c r="B275" s="16" t="s">
-        <v>623</v>
+        <v>590</v>
       </c>
       <c r="C275" s="15" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
       <c r="D275" s="15" t="s">
-        <v>624</v>
-[...27 lines deleted...]
-        <v>624</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A9:D9"/>
-    <mergeCell ref="A43:D43"/>
-[...4 lines deleted...]
-    <mergeCell ref="A88:D88"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A83:D83"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="A113:D113"/>
     <mergeCell ref="A116:D116"/>
-    <mergeCell ref="A119:D119"/>
-[...8 lines deleted...]
-    <mergeCell ref="A274:D274"/>
+    <mergeCell ref="A149:D149"/>
+    <mergeCell ref="A156:D156"/>
+    <mergeCell ref="A166:D166"/>
+    <mergeCell ref="A168:D168"/>
+    <mergeCell ref="A212:D212"/>
+    <mergeCell ref="A232:D232"/>
+    <mergeCell ref="A238:D238"/>
+    <mergeCell ref="A248:D248"/>
+    <mergeCell ref="A272:D272"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B6" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;A</oddHeader>
     <oddFooter>&amp;CPage &amp;P</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>